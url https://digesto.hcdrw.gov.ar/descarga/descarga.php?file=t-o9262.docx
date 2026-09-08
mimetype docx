--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -3,250 +3,243 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="131C4FFA" w14:textId="21D57EFD" w:rsidR="001859CE" w:rsidRPr="007F53A8" w:rsidRDefault="001859CE" w:rsidP="001859CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">O R D E N A N Z A  </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">O R D E N A N Z A  Nº </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="001859CE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>9262</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4034D820" w14:textId="77777777" w:rsidR="001859CE" w:rsidRPr="007F53A8" w:rsidRDefault="001859CE" w:rsidP="001859CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F53A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">TEXTO ORDENADO CONFORME RESOLUCIÓN </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="46542734" w14:textId="13A85524" w:rsidR="001859CE" w:rsidRPr="00A42A50" w:rsidRDefault="001859CE" w:rsidP="001859CE">
+        <w:t xml:space="preserve">TEXTO ORDENADO CONFORME RESOLUCIÓN Nº 086/03 CON LAS SIGUIENTES MODIFICACIONES: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46542734" w14:textId="13A85524" w:rsidR="001859CE" w:rsidRPr="008B1FC8" w:rsidRDefault="001859CE" w:rsidP="001859CE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42A50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">incorpora </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">incorpora el Apéndice I al Anexo III </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42A50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">el Apéndice I al Anexo III </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">por Ordenanza Nº </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="001859CE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>9506</w:t>
         </w:r>
-        <w:r w:rsidRPr="001859CE">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7BF83EB1" w14:textId="5C4EE274" w:rsidR="008B1FC8" w:rsidRPr="00A42A50" w:rsidRDefault="008B1FC8" w:rsidP="008B1FC8">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se modifican los Artículos 51, 23, 52 del Anexo II y los Artículos 6º, 7º, 8º, 9º, 13, 17, 51, 62, 71, 88, 90, 97 y 108 del Anexo III; y sustituye </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>las Tablas Nº 1 - Indicadores Urbanísticos Generales, N° 2 - Planilla de Usos y N° 3 - Estacionamientos, del Anexo II - Código Urbano Rawson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B1FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>los Planos 2 Zonificación y 2-1 Zonificación, del Anexo II - Código Urbano Rawson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por Ordenanza Nº </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="008B1FC8">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>506</w:t>
+          <w:t>9511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C43CC85" w14:textId="77777777" w:rsidR="001859CE" w:rsidRDefault="001859CE" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56D040B6" w14:textId="77777777" w:rsidR="001859CE" w:rsidRDefault="001859CE" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -294,109 +287,93 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     La propuesta responde al constante crecimiento demográfico y a los cambios en el desarrollo urbanístico de toda la jurisdicción, por lo que es necesario readecuar la legislación vigente, a fin de dar continuidad a una evolución armónica, contando para ello con un instrumento que sea el ordenador en todo lo referente a los usos y ocupación del suelo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1227B635" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     En el Decreto Ordenanza </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1107/77 y sus posteriores modificatorias, se definen criterios en materia de edificabilidad, subdivisión de la tierra, usos del suelo, caracterización de la trama urbana, zonificaciones, entre algunos de los temas que esa Ordenanza reglamenta, los cuales, a lo largo del tiempo, se han ido modificando atendiendo las necesidades urbanísticas propias de la dinámica de una ciudad en crecimiento.</w:t>
+        <w:t xml:space="preserve">                     En el Decreto Ordenanza Nº 1107/77 y sus posteriores modificatorias, se definen criterios en materia de edificabilidad, subdivisión de la tierra, usos del suelo, caracterización de la trama urbana, zonificaciones, entre algunos de los temas que esa Ordenanza reglamenta, los cuales, a lo largo del tiempo, se han ido modificando atendiendo las necesidades urbanísticas propias de la dinámica de una ciudad en crecimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1885BAF1" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     Debido a ello surge la necesidad de optimizar las normas vigentes y considerar todos los aspectos posibles que permitan una expansión futura de la ciudad, ratificando los términos para la ocupación del espacio en un marco de racionalidad a largo plazo.</w:t>
+        <w:t xml:space="preserve">                     Debido a ello surge la necesidad de optimizar las normas vigentes y considerar todos los aspectos posibles que permitan una expansión futura de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ciudad, ratificando los términos para la ocupación del espacio en un marco de racionalidad a largo plazo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D615F0E" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     Esta modificación se da en el marco del Plan Maestro de Desarrollo Urbano y de la planificación de Rawson para el futuro, contemplando nuevos parámetros de construcciones y usos predominantes en cada sector, según lo dispuesto a lo largo del tiempo por las costumbres y usos diarios de los diferentes sectores de la ciudad, reelaborando lo existente y potenciando las cualidades de </w:t>
-[...7 lines deleted...]
-        <w:t>la ciudad Capital, haciéndola más sustentable, ordenada y por sobre todo funcional.</w:t>
+        <w:t xml:space="preserve">                     Esta modificación se da en el marco del Plan Maestro de Desarrollo Urbano y de la planificación de Rawson para el futuro, contemplando nuevos parámetros de construcciones y usos predominantes en cada sector, según lo dispuesto a lo largo del tiempo por las costumbres y usos diarios de los diferentes sectores de la ciudad, reelaborando lo existente y potenciando las cualidades de la ciudad Capital, haciéndola más sustentable, ordenada y por sobre todo funcional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B887C11" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     En este sentido, se plantea la creación del “Plan de Desarrollo Urbano Sustentable”, el cual es el instrumento que regula la política de desarrollo urbano de la ciudad, así como el “Código Urbano de Rawson”, que tiene por objeto ordenar el Ejido y estipular los usos del suelo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0C8C2A" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -778,67 +755,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 4º.-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD461E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deróguense las Ordenanzas </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 1107, 1185, 1241, 1489, 1871, 2145, </w:t>
+        <w:t xml:space="preserve">Deróguense las Ordenanzas Nº 1107, 1185, 1241, 1489, 1871, 2145, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                     2215, 2507, 2535, 2633 T.O., 2796, 3019, 3150, 3167, 3442, 4156, 4413, 4971, 5168, 5442, 5478, 5662, 5906, 6681, 6756, 7284, 7414, 7339, 8181 y todas las modificatorias u Ordenanzas vigentes que se encuentren alcanzadas por las nuevas normas, delimitaciones, directrices y especificaciones en cuanto a la edificabilidad y desarrollo urbano de la ciudad.-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1057A208" w14:textId="77777777" w:rsidR="0093065C" w:rsidRDefault="0093065C" w:rsidP="0093065C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
@@ -886,67 +847,51 @@
         <w:t>y cumplido Archívese.-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AE8188" w14:textId="77777777" w:rsidR="0093065C" w:rsidRDefault="0093065C" w:rsidP="0093065C">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Dada en la Sala de Sesiones "Enriqueta Elena Mare" del Concejo Deliberante de la Ciudad de Rawson, Capital de la Provincia </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Chubut, a los dieciocho días del mes de junio del año dos mil veinticinco.-</w:t>
+        <w:t>Dada en la Sala de Sesiones "Enriqueta Elena Mare" del Concejo Deliberante de la Ciudad de Rawson, Capital de la Provincia del Chubut, a los dieciocho días del mes de junio del año dos mil veinticinco.-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465F53EB" w14:textId="77777777" w:rsidR="00D45A8A" w:rsidRDefault="00D45A8A" w:rsidP="00D45A8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1219,69 +1164,58 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 1º.-</w:t>
       </w:r>
       <w:r w:rsidRPr="005B126C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Téngase por Ordenanza </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Nº</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">           </w:t>
+        <w:t xml:space="preserve">Nº           </w:t>
       </w:r>
       <w:r w:rsidR="00D31D95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>9262</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        /25.-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B815A2E" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1334,159 +1268,159 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E1B356D" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24DD8B0A" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="622BBC99" w14:textId="6E102872" w:rsidR="004A2251" w:rsidRDefault="001859CE" w:rsidP="004A2251">
-[...8 lines deleted...]
-        <w:r w:rsidR="001A6667" w:rsidRPr="001859CE">
+    <w:p w14:paraId="622BBC99" w14:textId="6E102872" w:rsidR="004A2251" w:rsidRDefault="001A6667" w:rsidP="004A2251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="001859CE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Anexo I – PLAN DE DESARROLLO URBANO SUSTENTABLE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AFFBDC8" w14:textId="64BDCA67" w:rsidR="001A6667" w:rsidRDefault="001859CE" w:rsidP="004A2251">
-[...8 lines deleted...]
-        <w:r w:rsidR="001A6667" w:rsidRPr="001859CE">
+    <w:p w14:paraId="5AFFBDC8" w14:textId="64BDCA67" w:rsidR="001A6667" w:rsidRDefault="001A6667" w:rsidP="004A2251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="001859CE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Anexo II – CÓDIGO URBANO DE RAWSON</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F3CA68F" w14:textId="0496C74B" w:rsidR="001A6667" w:rsidRDefault="001859CE" w:rsidP="004A2251">
-[...8 lines deleted...]
-        <w:r w:rsidR="001A6667" w:rsidRPr="001859CE">
+    <w:p w14:paraId="4F3CA68F" w14:textId="0496C74B" w:rsidR="001A6667" w:rsidRDefault="001A6667" w:rsidP="004A2251">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001859CE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>Anexo III – CÓDIGO DE EDIFICACIÓN</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001A6667">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EF1BBD" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A07F98C" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC8E81F" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251"/>
     <w:sectPr w:rsidR="004A2251" w:rsidSect="00D45A8A">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1021" w:bottom="1418" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B7A5419" w14:textId="77777777" w:rsidR="00E2129E" w:rsidRDefault="00E2129E" w:rsidP="004A2251">
+    <w:p w14:paraId="0E8BCC81" w14:textId="77777777" w:rsidR="00360D0A" w:rsidRDefault="00360D0A" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60373C32" w14:textId="77777777" w:rsidR="00E2129E" w:rsidRDefault="00E2129E" w:rsidP="004A2251">
+    <w:p w14:paraId="0ABF4121" w14:textId="77777777" w:rsidR="00360D0A" w:rsidRDefault="00360D0A" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1509,123 +1443,123 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1436175101"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0201440E" w14:textId="5E4AD983" w:rsidR="00D45A8A" w:rsidRDefault="00D45A8A">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001A6667" w:rsidRPr="001A6667">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6AF69636" w14:textId="77777777" w:rsidR="00D45A8A" w:rsidRDefault="00D45A8A">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E64517A" w14:textId="77777777" w:rsidR="00E2129E" w:rsidRDefault="00E2129E" w:rsidP="004A2251">
+    <w:p w14:paraId="7AB44FDC" w14:textId="77777777" w:rsidR="00360D0A" w:rsidRDefault="00360D0A" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43408423" w14:textId="77777777" w:rsidR="00E2129E" w:rsidRDefault="00E2129E" w:rsidP="004A2251">
+    <w:p w14:paraId="3220F77A" w14:textId="77777777" w:rsidR="00360D0A" w:rsidRDefault="00360D0A" w:rsidP="004A2251">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BA96E12" w14:textId="409B4B6C" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:firstLine="708"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B9A64DB" wp14:editId="5ACB341E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4648200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -1834,67 +1768,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
     <w:r w:rsidRPr="002419FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
       </w:rPr>
       <w:t>Capital</w:t>
     </w:r>
     <w:r w:rsidRPr="00347D98">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
       </w:rPr>
-      <w:t xml:space="preserve"> de la Provincia </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> Chubut”</w:t>
+      <w:t xml:space="preserve"> de la Provincia del Chubut”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="180FA211" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2AC92BA3" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251" w:rsidP="004A2251">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -1917,51 +1835,51 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E4641C1" w14:textId="77777777" w:rsidR="004A2251" w:rsidRPr="00347D98" w:rsidRDefault="004A2251" w:rsidP="004A2251">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="10031371" w14:textId="77777777" w:rsidR="004A2251" w:rsidRDefault="004A2251">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EAA3A8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E2C77D2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2040,51 +1958,50 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1848014155">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A2251"/>
     <w:rsid w:val="0001500E"/>
@@ -2103,50 +2020,52 @@
     <w:rsid w:val="001429E3"/>
     <w:rsid w:val="00173492"/>
     <w:rsid w:val="001802BB"/>
     <w:rsid w:val="00182EEC"/>
     <w:rsid w:val="001859CE"/>
     <w:rsid w:val="001A6667"/>
     <w:rsid w:val="001B6D3D"/>
     <w:rsid w:val="001F7216"/>
     <w:rsid w:val="002047F6"/>
     <w:rsid w:val="00236292"/>
     <w:rsid w:val="00237E18"/>
     <w:rsid w:val="0024539C"/>
     <w:rsid w:val="00257FA9"/>
     <w:rsid w:val="00260F79"/>
     <w:rsid w:val="002678C9"/>
     <w:rsid w:val="0027580F"/>
     <w:rsid w:val="00276ED0"/>
     <w:rsid w:val="002774E0"/>
     <w:rsid w:val="0029039B"/>
     <w:rsid w:val="002938E0"/>
     <w:rsid w:val="002A2650"/>
     <w:rsid w:val="002A394E"/>
     <w:rsid w:val="002D2993"/>
     <w:rsid w:val="002E406D"/>
     <w:rsid w:val="0031220E"/>
+    <w:rsid w:val="00343329"/>
+    <w:rsid w:val="00360D0A"/>
     <w:rsid w:val="00394E23"/>
     <w:rsid w:val="003954ED"/>
     <w:rsid w:val="003A7010"/>
     <w:rsid w:val="003B46F7"/>
     <w:rsid w:val="003E2C1A"/>
     <w:rsid w:val="003E7DAA"/>
     <w:rsid w:val="004065F6"/>
     <w:rsid w:val="0043400A"/>
     <w:rsid w:val="00460AE0"/>
     <w:rsid w:val="0046314E"/>
     <w:rsid w:val="00467744"/>
     <w:rsid w:val="00485A3B"/>
     <w:rsid w:val="004A2251"/>
     <w:rsid w:val="004A3D4E"/>
     <w:rsid w:val="004B5774"/>
     <w:rsid w:val="004C2B5B"/>
     <w:rsid w:val="004D783E"/>
     <w:rsid w:val="00512A93"/>
     <w:rsid w:val="005472B3"/>
     <w:rsid w:val="00550212"/>
     <w:rsid w:val="00551819"/>
     <w:rsid w:val="00563DBB"/>
     <w:rsid w:val="005739B3"/>
     <w:rsid w:val="00585474"/>
     <w:rsid w:val="005A3790"/>
@@ -2167,50 +2086,51 @@
     <w:rsid w:val="007031EE"/>
     <w:rsid w:val="00732CA2"/>
     <w:rsid w:val="00733F97"/>
     <w:rsid w:val="00734B3A"/>
     <w:rsid w:val="0073543F"/>
     <w:rsid w:val="007510EC"/>
     <w:rsid w:val="007611F2"/>
     <w:rsid w:val="00764428"/>
     <w:rsid w:val="0076736D"/>
     <w:rsid w:val="00770649"/>
     <w:rsid w:val="007B32B3"/>
     <w:rsid w:val="007C2B37"/>
     <w:rsid w:val="007C67D6"/>
     <w:rsid w:val="007D420D"/>
     <w:rsid w:val="007E24F0"/>
     <w:rsid w:val="007F0BFC"/>
     <w:rsid w:val="00806566"/>
     <w:rsid w:val="008154FC"/>
     <w:rsid w:val="0082608E"/>
     <w:rsid w:val="008274A7"/>
     <w:rsid w:val="00827A3A"/>
     <w:rsid w:val="0083038C"/>
     <w:rsid w:val="0085797B"/>
     <w:rsid w:val="00887173"/>
     <w:rsid w:val="008A7810"/>
+    <w:rsid w:val="008B1FC8"/>
     <w:rsid w:val="008B2467"/>
     <w:rsid w:val="008B6B37"/>
     <w:rsid w:val="008C6544"/>
     <w:rsid w:val="008D024F"/>
     <w:rsid w:val="008F5069"/>
     <w:rsid w:val="009152D6"/>
     <w:rsid w:val="00926467"/>
     <w:rsid w:val="0093065C"/>
     <w:rsid w:val="00930E87"/>
     <w:rsid w:val="00941554"/>
     <w:rsid w:val="00950BD8"/>
     <w:rsid w:val="00985877"/>
     <w:rsid w:val="009D1CCD"/>
     <w:rsid w:val="009E7AC7"/>
     <w:rsid w:val="009F3383"/>
     <w:rsid w:val="00A239C3"/>
     <w:rsid w:val="00A24C06"/>
     <w:rsid w:val="00A35A0E"/>
     <w:rsid w:val="00A36A5C"/>
     <w:rsid w:val="00A567A2"/>
     <w:rsid w:val="00A672B5"/>
     <w:rsid w:val="00A97762"/>
     <w:rsid w:val="00AA1792"/>
     <w:rsid w:val="00AB11F6"/>
     <w:rsid w:val="00AC409E"/>
@@ -2867,51 +2787,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004A2251"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
@@ -3289,51 +3208,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001859CE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../O10000/o-9506.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../O10000/o-9262.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20III%20-%20Codigo%20Edif..docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20II%20-%20Codigo%20Urb.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20I%20-%20DES%20URB.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../O10000/o-9506.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../O10000/o-9262.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20III%20-%20Codigo%20Edif..docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20II%20-%20Codigo%20Urb.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="t-o9262%20-%20Anexo%20I%20-%20DES%20URB.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../O10000/o-9511.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3586,69 +3505,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>789</Words>
-  <Characters>4341</Characters>
+  <Words>855</Words>
+  <Characters>4707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5120</CharactersWithSpaces>
+  <CharactersWithSpaces>5551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>maxi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>