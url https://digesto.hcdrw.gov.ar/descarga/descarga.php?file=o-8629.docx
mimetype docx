--- v0 (2025-11-04)
+++ v1 (2026-06-09)
@@ -1,74 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B95BB7" w:rsidRDefault="00C06B2F" w:rsidP="005B775D">
+    <w:p w14:paraId="1E713ACC" w14:textId="21BBDB95" w:rsidR="00CF11B8" w:rsidRPr="00CF11B8" w:rsidRDefault="00CF11B8" w:rsidP="00CF11B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF11B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DEROGADA POR ORDENANZA Nº 9483.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB72EC7" w14:textId="77777777" w:rsidR="00CF11B8" w:rsidRDefault="00CF11B8" w:rsidP="005B775D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07081E9A" w14:textId="78E97840" w:rsidR="00224898" w:rsidRDefault="00C06B2F" w:rsidP="005B775D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>FUNDAMENTOS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="5D8AA0C2" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="007108A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>La presente</w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -83,51 +117,51 @@
         </w:rPr>
         <w:t xml:space="preserve">promulgada el 12 de abril de 2019, </w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a barrios aledaños al </w:t>
       </w:r>
       <w:r w:rsidR="00707741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Barrio </w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“La Isla” (ubicado en el Área 28) que poseen similitudes en sus características, tanto en dimensiones de sus predios como en lo constructivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="2A460FC4" w14:textId="77777777" w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Esta propuesta se basa en la intención de mantener predios que se asemejen a una tipología de barrios privados, cuyas características principales son las dimensiones importa</w:t>
       </w:r>
       <w:r w:rsidR="00707741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -135,89 +169,89 @@
         </w:rPr>
         <w:t>ntes, forestación, y construccio</w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00707741">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arquitectónicas que contribuyen a la calidad visual y de vida de los ciudadanos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="5CD78B26" w14:textId="77777777" w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Promover la forestación es importante de resaltar ya que esta favorece al pulmón que necesita la ciudad, debido </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a su constante crecimiento y co</w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mo consecuencia, el hacinamiento que se produce en la urbe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="54020C71" w14:textId="77777777" w:rsidR="00F4548C" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="00F4548C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por ello es prudente mantener en la situación </w:t>
       </w:r>
       <w:r w:rsidR="00E65F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -253,421 +287,389 @@
         </w:rPr>
         <w:t>y el B</w:t>
       </w:r>
       <w:r w:rsidR="004938B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>arrio</w:t>
       </w:r>
       <w:r w:rsidR="00E65F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “El Paraíso” incorpor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ándolos a la Ordenanza Nº 7976.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="6DA42A82" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="4DFFA6CD" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4303"/>
         <w:gridCol w:w="4304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B775D" w:rsidTr="005E3FA0">
+      <w:tr w:rsidR="005B775D" w14:paraId="4B833E96" w14:textId="77777777" w:rsidTr="005E3FA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4303" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="63AEDDC3" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIAN </w:t>
             </w:r>
             <w:r w:rsidR="008937D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">AXEL </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>WIRZ</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="467E7322" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>SECRETARIO LEGISLATIVO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B775D" w:rsidRPr="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="7C13AB67" w14:textId="77777777" w:rsidR="005B775D" w:rsidRPr="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>CONCEJO DELIBERANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="19A37645" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAURO </w:t>
+              <w:t>MAURO MARTINEZ HOLLEY</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="2EFD059E" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>PRESIDENTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005B775D" w:rsidRPr="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+          <w:p w14:paraId="3BCD3BFD" w14:textId="77777777" w:rsidR="005B775D" w:rsidRPr="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>CONCEJO DELIBERANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
+    <w:p w14:paraId="0504ECFE" w14:textId="77777777" w:rsidR="005B775D" w:rsidRDefault="005B775D" w:rsidP="005B775D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4548C" w:rsidRDefault="00F4548C">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F">
+    <w:p w14:paraId="2904805A" w14:textId="77777777" w:rsidR="00F4548C" w:rsidRDefault="00F4548C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBCB964" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="5F20E9BF" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EL CONCEJO DELIBERANTE DE LA CIUDAD DE RAWSON, CAPITAL DE LA PROVINCIA DEL CHUBUT, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en uso de sus facultades legales, sanciona la siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="0CB43BFA" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:u w:val="double"/>
         </w:rPr>
         <w:t>O  R  D  E  N  A  N  Z  A:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="796D9566" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">TITULO -I- </w:t>
       </w:r>
       <w:r w:rsidR="003735E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MODIFICA EL ARTÍC</w:t>
       </w:r>
       <w:r w:rsidR="007A11B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ULO 3º DE LA ORDENANZA Nº 7976</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="7C095101" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 1º.-</w:t>
       </w:r>
       <w:r w:rsidR="00E65F7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003735E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Modifíquese el Artículo 3º de la Ordenanza Nº 7976, el que quedará </w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidR="003735E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>redactado de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003735E8" w:rsidRPr="00D93A40" w:rsidRDefault="003735E8" w:rsidP="005E3FA0">
+    <w:p w14:paraId="0C758362" w14:textId="77777777" w:rsidR="003735E8" w:rsidRPr="00D93A40" w:rsidRDefault="003735E8" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 3º.-</w:t>
       </w:r>
@@ -746,84 +748,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>S METROS (16 m), a los fines de la presente la zona será denominada Área Urbana Diferida (</w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>S METROS (16 m), a los fines de la presente la zona será denominada Área Urbana Diferida (AUD)</w:t>
       </w:r>
       <w:r w:rsidR="00D93A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>-”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="133E0F5C" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 2º.-</w:t>
       </w:r>
       <w:r w:rsidR="00D93A40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -834,119 +820,119 @@
         <w:t>Dispóngase a los fines de su ordenamiento</w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrativo, la </w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>inclusión de la presente en el Texto Ordenado correspondiente.-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00D93A40" w:rsidP="005E3FA0">
+    <w:p w14:paraId="4EDFFE35" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00D93A40" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 3</w:t>
       </w:r>
       <w:r w:rsidR="00C06B2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>º.-</w:t>
       </w:r>
       <w:r w:rsidR="00C06B2F" w:rsidRPr="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C06B2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Regístrese, Comuníquese al Poder Ejecutivo Municipal, Publíquese</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="02282388" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>y cumplido Archívese.-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="58E7B793" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Dada en la Sala de Sesiones "Enriqueta Elena Mare" del Concejo Deliberante de la Ciudad de Rawson, Capital de la Provincia del Chubut, a los </w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
@@ -983,253 +969,221 @@
         </w:rPr>
         <w:t>marzo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del año dos mil</w:t>
       </w:r>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veintitrés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+    <w:p w14:paraId="4C7A71D3" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4303"/>
         <w:gridCol w:w="4304"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E3FA0" w:rsidTr="005E3FA0">
+      <w:tr w:rsidR="005E3FA0" w14:paraId="7AF5D9C3" w14:textId="77777777" w:rsidTr="005E3FA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4303" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="106D79F5" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">BRIAN </w:t>
             </w:r>
             <w:r w:rsidR="00316B68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">AXEL </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>WIRZ</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="52EC585C" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>SECRETARIO LEGISLATIVO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E3FA0" w:rsidRPr="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="5006AFA4" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRPr="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>CONCEJO DELIBERANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4304" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="2B8D07D6" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAURO </w:t>
+              <w:t>MAURO MARTINEZ HOLLEY</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="5C726DBD" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>PRESIDENTE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E3FA0" w:rsidRPr="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
+          <w:p w14:paraId="2CE8D310" w14:textId="77777777" w:rsidR="005E3FA0" w:rsidRPr="005E3FA0" w:rsidRDefault="005E3FA0" w:rsidP="005E3FA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>CONCEJO DELIBERANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="44AFFC95" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRPr="004E5D70" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="2E79CBF4" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRPr="004E5D70" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>POR ELLO:</w:t>
       </w:r>
       <w:r w:rsidR="004E5D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1262,418 +1216,416 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E5D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E5D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>20 MAR 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="119211BB" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>EL INTENDENTE MUNICIPAL DE LA CIUDAD DE RAWSON</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="2BBEEE5A" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R E S U E L V E:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="56CACE1B" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Artículo 1º.- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Téngase por Ordenanza </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Nº      </w:t>
       </w:r>
       <w:r w:rsidR="004E5D70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>8629</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="005E3FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    /23.-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="3D51D2BA" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Artículo 2º.-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regístrese, Comuníquese al Concejo Deliberante, Publíquese</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C06B2F" w:rsidRPr="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
+    <w:p w14:paraId="070DF926" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRPr="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="005E3FA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>y cumplido Archívese.-</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C06B2F" w:rsidRPr="00C06B2F" w:rsidSect="005B775D">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1021" w:bottom="1418" w:left="2268" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+    <w:p w14:paraId="22CD173E" w14:textId="77777777" w:rsidR="00224898" w:rsidRDefault="00224898" w:rsidP="00C06B2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+    <w:p w14:paraId="1C3BC11D" w14:textId="77777777" w:rsidR="00224898" w:rsidRDefault="00224898" w:rsidP="00C06B2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00913F5E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F6B25F6" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00913F5E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="3C9C2A28" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00913F5E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71D100A4" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00913F5E">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004E5D70">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="7A1291E7" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+    <w:p w14:paraId="36A38692" w14:textId="77777777" w:rsidR="00224898" w:rsidRDefault="00224898" w:rsidP="00C06B2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+    <w:p w14:paraId="36788B68" w14:textId="77777777" w:rsidR="00224898" w:rsidRDefault="00224898" w:rsidP="00C06B2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00C06B2F" w:rsidRPr="004F416E" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3369E1B6" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRPr="004F416E" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:ind w:left="-1418"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73F23D16" wp14:editId="2F1E6F0D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4715510</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-84455</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="885190" cy="885190"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -1697,51 +1649,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-AR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D971B84" wp14:editId="69076FF7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-597535</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-53340</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1609725" cy="1171575"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21424"/>
               <wp:lineTo x="21472" y="21424"/>
               <wp:lineTo x="21472" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="1" name="Imagen 1" descr="logoLeft"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1771,197 +1723,200 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="0004C236" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-1560"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FE1CDB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="519B42D8" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-1560"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidRPr="00FE1CDB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>“</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2023- Centenario de Playa Unió</w:t>
     </w:r>
     <w:r w:rsidRPr="00FE1CDB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>n”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="4C603F45" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-1560"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="236829DD" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-1560"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRPr="00FE1CDB" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
+  <w:p w14:paraId="6E1AB70F" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRPr="00FE1CDB" w:rsidRDefault="00C06B2F" w:rsidP="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-1560"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F">
+  <w:p w14:paraId="11EDA7FF" w14:textId="77777777" w:rsidR="00C06B2F" w:rsidRDefault="00C06B2F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C06B2F"/>
     <w:rsid w:val="0001500E"/>
     <w:rsid w:val="0002515F"/>
     <w:rsid w:val="00033641"/>
     <w:rsid w:val="00052BA5"/>
     <w:rsid w:val="00061A70"/>
     <w:rsid w:val="00066F5E"/>
     <w:rsid w:val="000A6948"/>
     <w:rsid w:val="000D5105"/>
     <w:rsid w:val="0011053E"/>
     <w:rsid w:val="0012406A"/>
     <w:rsid w:val="00127FDC"/>
+    <w:rsid w:val="00174300"/>
     <w:rsid w:val="001F7216"/>
     <w:rsid w:val="002047F6"/>
+    <w:rsid w:val="00224898"/>
     <w:rsid w:val="00236292"/>
     <w:rsid w:val="00237E18"/>
     <w:rsid w:val="00260F79"/>
     <w:rsid w:val="002678C9"/>
     <w:rsid w:val="0027580F"/>
     <w:rsid w:val="00276ED0"/>
     <w:rsid w:val="0029039B"/>
     <w:rsid w:val="002938E0"/>
     <w:rsid w:val="002A2650"/>
     <w:rsid w:val="002A394E"/>
     <w:rsid w:val="002E406D"/>
     <w:rsid w:val="00300BF8"/>
     <w:rsid w:val="0031220E"/>
     <w:rsid w:val="00316B68"/>
     <w:rsid w:val="003735E8"/>
     <w:rsid w:val="00394E23"/>
     <w:rsid w:val="003A7010"/>
     <w:rsid w:val="003E2C1A"/>
     <w:rsid w:val="004065F6"/>
     <w:rsid w:val="0043400A"/>
     <w:rsid w:val="00460AE0"/>
     <w:rsid w:val="0046314E"/>
     <w:rsid w:val="004938B2"/>
     <w:rsid w:val="004A3D4E"/>
     <w:rsid w:val="004C2B5B"/>
@@ -2012,117 +1967,119 @@
     <w:rsid w:val="008F5069"/>
     <w:rsid w:val="009152D6"/>
     <w:rsid w:val="00926467"/>
     <w:rsid w:val="00950BD8"/>
     <w:rsid w:val="00985877"/>
     <w:rsid w:val="009D1CCD"/>
     <w:rsid w:val="009E7AC7"/>
     <w:rsid w:val="009F3383"/>
     <w:rsid w:val="00A178EC"/>
     <w:rsid w:val="00A239C3"/>
     <w:rsid w:val="00A24C06"/>
     <w:rsid w:val="00A35A0E"/>
     <w:rsid w:val="00A36A5C"/>
     <w:rsid w:val="00A672B5"/>
     <w:rsid w:val="00A97762"/>
     <w:rsid w:val="00AA1792"/>
     <w:rsid w:val="00AC409E"/>
     <w:rsid w:val="00B10BDC"/>
     <w:rsid w:val="00B531AC"/>
     <w:rsid w:val="00B740FF"/>
     <w:rsid w:val="00B819F5"/>
     <w:rsid w:val="00BF7E79"/>
     <w:rsid w:val="00C06B2F"/>
     <w:rsid w:val="00C311FD"/>
     <w:rsid w:val="00C7499D"/>
+    <w:rsid w:val="00CF11B8"/>
     <w:rsid w:val="00D11451"/>
     <w:rsid w:val="00D1648D"/>
     <w:rsid w:val="00D66F3C"/>
     <w:rsid w:val="00D93A40"/>
     <w:rsid w:val="00D97782"/>
     <w:rsid w:val="00DA51EE"/>
     <w:rsid w:val="00DA6E2E"/>
     <w:rsid w:val="00DF108B"/>
     <w:rsid w:val="00E014DC"/>
     <w:rsid w:val="00E43F05"/>
     <w:rsid w:val="00E65F7D"/>
     <w:rsid w:val="00E74C23"/>
     <w:rsid w:val="00ED1868"/>
     <w:rsid w:val="00ED4D7F"/>
     <w:rsid w:val="00F22560"/>
     <w:rsid w:val="00F4548C"/>
     <w:rsid w:val="00F83D21"/>
     <w:rsid w:val="00FB674A"/>
     <w:rsid w:val="00FB747C"/>
     <w:rsid w:val="00FD76F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2C606E77"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4ACC1BEE-5EFE-4D6D-BC4C-59E3C0C4E45F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-AR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2450,50 +2407,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2543,72 +2505,65 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C06B2F"/>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C06B2F"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005B775D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2865,72 +2820,72 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>5B1F1681.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>432</Words>
-  <Characters>2379</Characters>
+  <Words>437</Words>
+  <Characters>2408</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2806</CharactersWithSpaces>
+  <CharactersWithSpaces>2840</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sandra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>